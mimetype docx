--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -859,170 +859,191 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Elismerjük az üzleti jelentésben foglaltakkal kapcsolatos felelősségünket és meggyőződésünk, hogy az üzleti jelentés a Társaság pénzügyi kimutatásaival</w:t>
       </w:r>
       <w:r w:rsidR="003308B0" w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> összhangban van, valamint a Számviteli törvénnyel, illetve az üzleti jelentésre vonatkozó egyéb más jogszabályokkal összhangban készült.</w:t>
       </w:r>
       <w:r w:rsidR="0033264C" w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Az üzleti jelentés nem része a pénzügyi kimutatásoknak.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056E9A13" w14:textId="23D2699A" w:rsidR="00EF664D" w:rsidRPr="008739B9" w:rsidRDefault="00CF6F0B" w:rsidP="00EF664D">
+    <w:p w14:paraId="106F755D" w14:textId="77777777" w:rsidR="0035156D" w:rsidRDefault="00CF6F0B" w:rsidP="00EF664D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="547" w:hanging="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Elismerjük felelősségünket az olyan belső kontroll rendszer kialakításáért és működtetéséért, amely biztosítja az akár csalásból, akár hibából eredő lényeges hibás állítástól mentes pénzügyi kimutatások elkészítését. Tudatában vagyunk annak, hogy a könyvvizsgálat nem a belső kontroll rendszer hiányosságainak feltárására irányul, ezért nem szükségszerű, hogy a könyvvizsgálat feltár</w:t>
       </w:r>
       <w:r w:rsidR="00163787" w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>jon</w:t>
       </w:r>
       <w:r w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> minden, a nem megfelelő belső kontroll rendszer hiányosságaiból eredő lényeges hibát. </w:t>
       </w:r>
-      <w:r w:rsidR="00EF664D" w:rsidRPr="008739B9">
+    </w:p>
+    <w:p w14:paraId="056E9A13" w14:textId="4D354A47" w:rsidR="00EF664D" w:rsidRPr="008739B9" w:rsidRDefault="00EF664D" w:rsidP="00EF664D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="exact"/>
+        <w:ind w:left="547" w:hanging="547"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A számviteli becslések készítése során általunk alkalmazott</w:t>
       </w:r>
       <w:r w:rsidR="008D1335" w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> módszerek, adatok és</w:t>
       </w:r>
-      <w:r w:rsidR="00EF664D" w:rsidRPr="008739B9">
+      <w:r w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> jelentős feltételezések</w:t>
       </w:r>
       <w:r w:rsidR="008D1335" w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>, valamint az azokhoz kapcsolódó közzétételek megfelelőek a Számviteli törvény összefüggésében az</w:t>
       </w:r>
-      <w:r w:rsidR="00EF664D" w:rsidRPr="008739B9">
+      <w:r w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> és</w:t>
       </w:r>
       <w:r w:rsidR="00CB54EE" w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="00EF664D" w:rsidRPr="008739B9">
+      <w:r w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>szerű</w:t>
       </w:r>
       <w:r w:rsidR="008D1335" w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> megjelenítés, értékelés vagy közzététel megvalósításához</w:t>
       </w:r>
-      <w:r w:rsidR="00EF664D" w:rsidRPr="008739B9">
+      <w:r w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005939F9" w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F19766F" w14:textId="7F71CDC6" w:rsidR="00EF664D" w:rsidRPr="008739B9" w:rsidRDefault="00EF664D" w:rsidP="00EF664D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
@@ -2746,76 +2767,120 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk227769332"/>
       <w:r w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Felmértük, hogy hol került sor mesterséges intelligencia -  beleértve a generatív mesterséges intelligenciát (GenAI) - alkalmazására a pénzügyi kimutatások készítése során, valamint az Önök rendelkezésére bocsátott alátámasztó pénzügyi nyilvántartásokban és kapcsolódó adatokban, amennyiben ezen alkalmazás érintette vagy kapcsolódott olyan ügyletcsoportokhoz, számlaegyenlegekhez és közzétételekhez, amelyek lényegesek voltak, vagy lényegessé válhattak, és tájékoztattuk Önöket ezekről az esetekről.</w:t>
+        <w:t>Felmértük, hogy hol került sor mesterséges intelligencia -  beleértve a generatív mesterséges intelligenciát (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008739B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>GenAI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008739B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>) - alkalmazására a pénzügyi kimutatások készítése során, valamint az Önök rendelkezésére bocsátott alátámasztó pénzügyi nyilvántartásokban és kapcsolódó adatokban, amennyiben ezen alkalmazás érintette vagy kapcsolódott olyan ügyletcsoportokhoz, számlaegyenlegekhez és közzétételekhez, amelyek lényegesek voltak, vagy lényegessé válhattak, és tájékoztattuk Önöket ezekről az esetekről.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163A9105" w14:textId="26DD852C" w:rsidR="00BF58EC" w:rsidRPr="008739B9" w:rsidRDefault="00B86543" w:rsidP="008739B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Emellett áttekintettük azokat a területeket is, ahol mesterséges intelligenciát – beleértve generatív mesterséges intelligenciát (GenAI) – alkalmaztunk a megbízható és valós összképet adó pénzügyi kimutatások elkészítését támogató belső kontrollok kialakítása, bevezetése vagy fenntartása során, és ezekről a területekről szintén tájékoztatást adtunk Önöknek</w:t>
+        <w:t>Emellett áttekintettük azokat a területeket is, ahol mesterséges intelligenciát – beleértve generatív mesterséges intelligenciát (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008739B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>GenAI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008739B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>) – alkalmaztunk a megbízható és valós összképet adó pénzügyi kimutatások elkészítését támogató belső kontrollok kialakítása, bevezetése vagy fenntartása során, és ezekről a területekről szintén tájékoztatást adtunk Önöknek</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="6BD2C4E9" w14:textId="3A6F4996" w:rsidR="006638A6" w:rsidRPr="008739B9" w:rsidRDefault="006638A6" w:rsidP="00D20BDC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008739B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>[Bármely más kérdésben való nyilatkozat megfogalmazása, amelyet a könyvvizsgáló megfelelőnek ítél az adott körülmények között.]</w:t>
@@ -4423,128 +4488,122 @@
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4FDAAE70" w14:textId="77777777" w:rsidR="006E509E" w:rsidRDefault="006E509E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Medium">
     <w:panose1 w:val="020B0603020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="?l?r ??fc"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tms Rmn">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603040505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="371280077"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -5001,51 +5060,71 @@
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:val="hu-HU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:val="hu-HU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00365D14" w:rsidRPr="00365D14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:val="hu-HU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Megfelelően és teljeskörűen közzétettük a kiegészítő mellékletben azokat az eseményeket vagy körülményeket, amelyek lényeges bizonytalanságot okozva </w:t>
+        <w:t xml:space="preserve">Megfelelően és </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00365D14" w:rsidRPr="00365D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>teljeskörűen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00365D14" w:rsidRPr="00365D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="hu-HU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> közzétettük a kiegészítő mellékletben azokat az eseményeket vagy körülményeket, amelyek lényeges bizonytalanságot okozva </w:t>
       </w:r>
       <w:r w:rsidR="00AC1BDE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:val="hu-HU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>jelentős</w:t>
       </w:r>
       <w:r w:rsidR="00A03077">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:val="hu-HU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00365D14" w:rsidRPr="00365D14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:val="hu-HU" w:bidi="ar-SA"/>
@@ -7692,50 +7771,51 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="709500652">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1699240177">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1494956830">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1104883342">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="365953580">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1820686916">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="LW_DocType" w:val="NORMAL"/>
@@ -7825,50 +7905,51 @@
     <w:rsid w:val="002921A7"/>
     <w:rsid w:val="0029406F"/>
     <w:rsid w:val="002A105C"/>
     <w:rsid w:val="002A1ECE"/>
     <w:rsid w:val="002B2E8E"/>
     <w:rsid w:val="002B37B3"/>
     <w:rsid w:val="002B406E"/>
     <w:rsid w:val="002C362F"/>
     <w:rsid w:val="002C43D9"/>
     <w:rsid w:val="002D0814"/>
     <w:rsid w:val="002D3376"/>
     <w:rsid w:val="002D472D"/>
     <w:rsid w:val="002D667E"/>
     <w:rsid w:val="002F18A8"/>
     <w:rsid w:val="002F5AFB"/>
     <w:rsid w:val="00307E26"/>
     <w:rsid w:val="003113E7"/>
     <w:rsid w:val="00313306"/>
     <w:rsid w:val="003143CC"/>
     <w:rsid w:val="0032070B"/>
     <w:rsid w:val="0032233A"/>
     <w:rsid w:val="003308B0"/>
     <w:rsid w:val="0033264C"/>
     <w:rsid w:val="00336BFB"/>
     <w:rsid w:val="0034677D"/>
+    <w:rsid w:val="0035156D"/>
     <w:rsid w:val="00363AC8"/>
     <w:rsid w:val="00365D14"/>
     <w:rsid w:val="0037292D"/>
     <w:rsid w:val="00372DFD"/>
     <w:rsid w:val="00375D79"/>
     <w:rsid w:val="003776C3"/>
     <w:rsid w:val="00377CC2"/>
     <w:rsid w:val="00381F7D"/>
     <w:rsid w:val="00385A35"/>
     <w:rsid w:val="00394DC6"/>
     <w:rsid w:val="0039785D"/>
     <w:rsid w:val="003B0787"/>
     <w:rsid w:val="003C3C19"/>
     <w:rsid w:val="003C6449"/>
     <w:rsid w:val="003D092A"/>
     <w:rsid w:val="003D3443"/>
     <w:rsid w:val="003E487B"/>
     <w:rsid w:val="003E64A0"/>
     <w:rsid w:val="00400F69"/>
     <w:rsid w:val="0042186B"/>
     <w:rsid w:val="004230D8"/>
     <w:rsid w:val="00425F3C"/>
     <w:rsid w:val="004317C4"/>
     <w:rsid w:val="0043674B"/>
     <w:rsid w:val="0044578D"/>
@@ -7978,50 +8059,51 @@
     <w:rsid w:val="007665B2"/>
     <w:rsid w:val="007669BC"/>
     <w:rsid w:val="007770EC"/>
     <w:rsid w:val="0078712B"/>
     <w:rsid w:val="00791024"/>
     <w:rsid w:val="007A0DFE"/>
     <w:rsid w:val="007A3907"/>
     <w:rsid w:val="007A4EAD"/>
     <w:rsid w:val="007B3E83"/>
     <w:rsid w:val="007B7F9E"/>
     <w:rsid w:val="007C0A29"/>
     <w:rsid w:val="007E4705"/>
     <w:rsid w:val="007F0F7F"/>
     <w:rsid w:val="007F193C"/>
     <w:rsid w:val="00807F3F"/>
     <w:rsid w:val="00813507"/>
     <w:rsid w:val="0082257E"/>
     <w:rsid w:val="00834EF7"/>
     <w:rsid w:val="00836644"/>
     <w:rsid w:val="00842579"/>
     <w:rsid w:val="00851263"/>
     <w:rsid w:val="00857429"/>
     <w:rsid w:val="008626D4"/>
     <w:rsid w:val="0086699B"/>
     <w:rsid w:val="008739B9"/>
+    <w:rsid w:val="008815D5"/>
     <w:rsid w:val="008C0B4A"/>
     <w:rsid w:val="008D1335"/>
     <w:rsid w:val="008D4BAD"/>
     <w:rsid w:val="008E2870"/>
     <w:rsid w:val="008E30A7"/>
     <w:rsid w:val="008F0AE1"/>
     <w:rsid w:val="008F7D75"/>
     <w:rsid w:val="00901535"/>
     <w:rsid w:val="00901BAC"/>
     <w:rsid w:val="00907072"/>
     <w:rsid w:val="0092045E"/>
     <w:rsid w:val="009217B4"/>
     <w:rsid w:val="009257E2"/>
     <w:rsid w:val="009342BA"/>
     <w:rsid w:val="0093711B"/>
     <w:rsid w:val="009377D0"/>
     <w:rsid w:val="00941542"/>
     <w:rsid w:val="0094200A"/>
     <w:rsid w:val="00944150"/>
     <w:rsid w:val="00946FEE"/>
     <w:rsid w:val="00956817"/>
     <w:rsid w:val="009570F4"/>
     <w:rsid w:val="00960FEC"/>
     <w:rsid w:val="00963C6A"/>
     <w:rsid w:val="009744DD"/>
@@ -9447,82 +9529,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95368634-7AAC-44C6-B867-7156A86DCB3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1749</Words>
+  <Words>1750</Words>
   <Characters>12974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>108</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>International</vt:lpstr>
       <vt:lpstr>International</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KPMG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14694</CharactersWithSpaces>
+  <CharactersWithSpaces>14695</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3276828</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:permissions@ifac.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3276828</vt:i4>
       </vt:variant>
       <vt:variant>