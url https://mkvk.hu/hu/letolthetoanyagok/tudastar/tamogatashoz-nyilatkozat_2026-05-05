--- v0 (2026-05-06)
+++ v1 (2026-09-07)
@@ -956,191 +956,236 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> hó </w:t>
       </w:r>
       <w:r w:rsidR="005B5D82" w:rsidRPr="00B55342">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55342">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nap</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7479607F" w14:textId="77777777" w:rsidR="006F2206" w:rsidRPr="00B55342" w:rsidRDefault="006F2206" w:rsidP="005B5D82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F77E4E4" w14:textId="77777777" w:rsidR="006F2206" w:rsidRPr="00B55342" w:rsidRDefault="006F2206" w:rsidP="005B5D82">
-[...10 lines deleted...]
-        <w:t>Támogatást igénylő:</w:t>
+    <w:p w14:paraId="6F77E4E4" w14:textId="0BA5C812" w:rsidR="006F2206" w:rsidRPr="00B55342" w:rsidRDefault="006F2206" w:rsidP="005B5D82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55342">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Támogatást igénylő</w:t>
+      </w:r>
+      <w:r w:rsidR="00442A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neve, elektronikus aláírása</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55342">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C33856" w14:textId="77777777" w:rsidR="005B5D82" w:rsidRPr="00B55342" w:rsidRDefault="005B5D82" w:rsidP="005B5D82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55342">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>……………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC70D29" w14:textId="0266BF33" w:rsidR="006F2206" w:rsidRPr="00B55342" w:rsidRDefault="00262287" w:rsidP="005B5D82">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1CC70D29" w14:textId="2F7DECBE" w:rsidR="006F2206" w:rsidRDefault="006F2206" w:rsidP="005B5D82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B18FDFB" w14:textId="083B8796" w:rsidR="00442A4C" w:rsidRPr="00442A4C" w:rsidRDefault="00442A4C" w:rsidP="00442A4C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Támogatást igénylő </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Név</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>bankszámlaszáma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266761DE" w14:textId="71F91654" w:rsidR="00442A4C" w:rsidRPr="00B55342" w:rsidRDefault="00442A4C" w:rsidP="00442A4C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>……………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D1B08F" w14:textId="0125F21E" w:rsidR="004A604F" w:rsidRPr="00B55342" w:rsidRDefault="004A604F" w:rsidP="005B5D82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004A604F" w:rsidRPr="00B55342">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A604F"/>
+    <w:rsid w:val="0004565B"/>
     <w:rsid w:val="000A4330"/>
     <w:rsid w:val="00127B01"/>
     <w:rsid w:val="001C0002"/>
     <w:rsid w:val="002149AE"/>
     <w:rsid w:val="00226F22"/>
     <w:rsid w:val="002471FE"/>
     <w:rsid w:val="00262287"/>
     <w:rsid w:val="002955CB"/>
     <w:rsid w:val="00355B37"/>
     <w:rsid w:val="00396377"/>
+    <w:rsid w:val="00442A4C"/>
     <w:rsid w:val="0045715A"/>
     <w:rsid w:val="00471E3A"/>
     <w:rsid w:val="00497CFA"/>
     <w:rsid w:val="004A604F"/>
     <w:rsid w:val="004C5DAC"/>
     <w:rsid w:val="00532024"/>
     <w:rsid w:val="005B5D82"/>
     <w:rsid w:val="005C0C5B"/>
     <w:rsid w:val="005D77CB"/>
     <w:rsid w:val="005E4BD9"/>
     <w:rsid w:val="006C59CF"/>
     <w:rsid w:val="006F2206"/>
     <w:rsid w:val="00724398"/>
     <w:rsid w:val="007D56AE"/>
     <w:rsid w:val="007D6DDC"/>
+    <w:rsid w:val="00893B61"/>
     <w:rsid w:val="00A62417"/>
     <w:rsid w:val="00A87822"/>
     <w:rsid w:val="00AF40D8"/>
     <w:rsid w:val="00B55342"/>
     <w:rsid w:val="00BF532D"/>
     <w:rsid w:val="00CF46C2"/>
     <w:rsid w:val="00D17C58"/>
     <w:rsid w:val="00D308A5"/>
     <w:rsid w:val="00D33405"/>
     <w:rsid w:val="00D53DB8"/>
+    <w:rsid w:val="00D7466B"/>
     <w:rsid w:val="00DB6333"/>
     <w:rsid w:val="00DC1545"/>
     <w:rsid w:val="00DD4F77"/>
     <w:rsid w:val="00F37DFD"/>
     <w:rsid w:val="00FE028C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -2461,69 +2506,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>319</Words>
-  <Characters>2206</Characters>
+  <Words>329</Words>
+  <Characters>2276</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2520</CharactersWithSpaces>
+  <CharactersWithSpaces>2600</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Szabó Pál  (Magyar Könyvvizsgálói Kamara)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>