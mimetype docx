--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -338,51 +338,83 @@
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA15A2" w:rsidRPr="00DA15A2">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>[or to other appropriate addressee]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DA8BF7" w14:textId="77777777" w:rsidR="0076612B" w:rsidRPr="00DA15A2" w:rsidRDefault="0076612B" w:rsidP="00930D89">
       <w:pPr>
         <w:pStyle w:val="level2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F384005" w14:textId="77777777" w:rsidR="002076E0" w:rsidRPr="00DA15A2" w:rsidRDefault="00277A8F" w:rsidP="00930D89">
+    <w:p w14:paraId="7AA8EAFE" w14:textId="6FA90B3D" w:rsidR="00AF3704" w:rsidRDefault="00AF3704" w:rsidP="00930D89">
+      <w:pPr>
+        <w:pStyle w:val="level2"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3704">
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Report on the annual financial statements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB83545" w14:textId="77777777" w:rsidR="00AF3704" w:rsidRDefault="00AF3704" w:rsidP="00930D89">
+      <w:pPr>
+        <w:pStyle w:val="level2"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F384005" w14:textId="3D4C1B18" w:rsidR="002076E0" w:rsidRPr="00DA15A2" w:rsidRDefault="00277A8F" w:rsidP="00930D89">
       <w:pPr>
         <w:pStyle w:val="level2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA15A2">
         <w:rPr>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="002076E0" w:rsidRPr="00DA15A2">
         <w:rPr>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">pinion </w:t>
@@ -5438,51 +5470,60 @@
       </w:r>
       <w:r w:rsidR="007D2AEC" w:rsidRPr="00706714">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00706714">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00706714">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">opinion. The risk of not detecting a material misstatement resulting from fraud is higher than for one resulting from error, as fraud may involve collusion, forgery, intentional omissions, misrepresentations, or the override of internal control. </w:t>
+        <w:t xml:space="preserve">opinion. The risk of not detecting a material misstatement resulting from fraud is higher than for one resulting from error, as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706714">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">fraud may involve collusion, forgery, intentional omissions, misrepresentations, or the override of internal control. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF4DEA6" w14:textId="77777777" w:rsidR="002076E0" w:rsidRPr="00706714" w:rsidRDefault="002076E0" w:rsidP="00930D89">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706714">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Obtain an understanding of internal control relevant to the audit in order to design audit procedures that are appropriate in the circumstances, but not for the purpose of expressing an opinion on the effectiveness of </w:t>
       </w:r>
       <w:r w:rsidR="009208C4" w:rsidRPr="00706714">
@@ -6225,60 +6266,51 @@
     </w:p>
     <w:p w14:paraId="0E66B69A" w14:textId="4350375A" w:rsidR="004F164F" w:rsidRDefault="004F164F" w:rsidP="004F164F">
       <w:pPr>
         <w:pStyle w:val="level2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F164F">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">We state that based on Section 134/E of the Accounting Act, the Company was </w:t>
       </w:r>
       <w:r w:rsidRPr="004F164F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">responsible / </w:t>
-[...8 lines deleted...]
-        <w:t>not responsible</w:t>
+        <w:t>responsible / not responsible</w:t>
       </w:r>
       <w:r w:rsidRPr="004F164F">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the reporting period of the financial statements subject to audit to prepare and publish a report on corporate income tax information for the preceding year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3544566B" w14:textId="77777777" w:rsidR="004F164F" w:rsidRDefault="004F164F" w:rsidP="00930D89">
       <w:pPr>
         <w:pStyle w:val="level2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AD6E024" w14:textId="39725342" w:rsidR="004F164F" w:rsidRDefault="004F164F" w:rsidP="00930D89">
       <w:pPr>
         <w:pStyle w:val="level2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -7091,50 +7123,51 @@
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="374" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007053FB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU" w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Register</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007053FB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007053FB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="hu-HU" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>seat</w:t>
@@ -7334,155 +7367,155 @@
     <w:p w14:paraId="3246095E" w14:textId="77777777" w:rsidR="0076612B" w:rsidRPr="00DA15A2" w:rsidRDefault="0076612B" w:rsidP="00930D89">
       <w:pPr>
         <w:pStyle w:val="level2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0076612B" w:rsidRPr="00DA15A2" w:rsidSect="00927DB8">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BA36837" w14:textId="77777777" w:rsidR="00BF3D05" w:rsidRDefault="00BF3D05" w:rsidP="00D0496B">
+    <w:p w14:paraId="25A86A8C" w14:textId="77777777" w:rsidR="00647184" w:rsidRDefault="00647184" w:rsidP="00D0496B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53C9FC39" w14:textId="77777777" w:rsidR="00BF3D05" w:rsidRDefault="00BF3D05" w:rsidP="00D0496B">
+    <w:p w14:paraId="783BFBA6" w14:textId="77777777" w:rsidR="00647184" w:rsidRDefault="00647184" w:rsidP="00D0496B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43E230B7" w14:textId="77777777" w:rsidR="00BF3D05" w:rsidRDefault="00BF3D05" w:rsidP="00D0496B">
+    <w:p w14:paraId="231D03E2" w14:textId="77777777" w:rsidR="00647184" w:rsidRDefault="00647184" w:rsidP="00D0496B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FA45CC1" w14:textId="77777777" w:rsidR="00BF3D05" w:rsidRDefault="00BF3D05" w:rsidP="00D0496B">
+    <w:p w14:paraId="1ECB84DA" w14:textId="77777777" w:rsidR="00647184" w:rsidRDefault="00647184" w:rsidP="00D0496B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="72499F34" w14:textId="77777777" w:rsidR="005B2DEA" w:rsidRPr="0026378C" w:rsidRDefault="005B2DEA">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706714">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0026378C">
@@ -7655,55 +7688,56 @@
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="3AFA01C8" w14:textId="77777777" w:rsidR="00922735" w:rsidRDefault="00922735">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706714">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00706714">
+      <w:r w:rsidRPr="00AF3704">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00554E6A" w:rsidRPr="006615D2">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> “A tárgyévet megelőző időszak éves beszámolóját nem könyvvizsgálták.” [</w:t>
       </w:r>
       <w:r w:rsidR="00554E6A" w:rsidRPr="006615D2">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Egy ilyen kijelentés nem mentesíti a könyvvizsgálót attól a követelménytől, hogy elegendő megfelelő könyvvizsgálati bizonyítékot szerezzen arról, hogy a nyitóegyenlegek nem tartalmaznak hibás állításokat, amelyek lényeges hatással lehetnek a tárgyévi éves beszámolóra. ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2423193E" w14:textId="77777777" w:rsidR="00706714" w:rsidRPr="006615D2" w:rsidRDefault="00706714">
       <w:pPr>
@@ -8423,50 +8457,51 @@
     <w:rsid w:val="003F516E"/>
     <w:rsid w:val="00450234"/>
     <w:rsid w:val="00480850"/>
     <w:rsid w:val="004A4D27"/>
     <w:rsid w:val="004E08D5"/>
     <w:rsid w:val="004F164F"/>
     <w:rsid w:val="004F34EB"/>
     <w:rsid w:val="0052201A"/>
     <w:rsid w:val="00523A33"/>
     <w:rsid w:val="00553CFE"/>
     <w:rsid w:val="00554E6A"/>
     <w:rsid w:val="005605E3"/>
     <w:rsid w:val="005B0B1F"/>
     <w:rsid w:val="005B2DEA"/>
     <w:rsid w:val="005B2F2C"/>
     <w:rsid w:val="005B3EBA"/>
     <w:rsid w:val="005B6BAA"/>
     <w:rsid w:val="005C05C4"/>
     <w:rsid w:val="005E5B6F"/>
     <w:rsid w:val="005E5BF6"/>
     <w:rsid w:val="005E7D71"/>
     <w:rsid w:val="005F78AC"/>
     <w:rsid w:val="005F7D55"/>
     <w:rsid w:val="00607197"/>
     <w:rsid w:val="00644FA3"/>
+    <w:rsid w:val="00647184"/>
     <w:rsid w:val="006615D2"/>
     <w:rsid w:val="0069583A"/>
     <w:rsid w:val="006B7A80"/>
     <w:rsid w:val="006C548C"/>
     <w:rsid w:val="006E521B"/>
     <w:rsid w:val="006F61D3"/>
     <w:rsid w:val="007027ED"/>
     <w:rsid w:val="00704BEB"/>
     <w:rsid w:val="007053FB"/>
     <w:rsid w:val="00706714"/>
     <w:rsid w:val="0071222D"/>
     <w:rsid w:val="00715A6E"/>
     <w:rsid w:val="00760800"/>
     <w:rsid w:val="0076612B"/>
     <w:rsid w:val="007676EC"/>
     <w:rsid w:val="007A0F5C"/>
     <w:rsid w:val="007A5285"/>
     <w:rsid w:val="007D2AEC"/>
     <w:rsid w:val="007F2E6B"/>
     <w:rsid w:val="007F37E9"/>
     <w:rsid w:val="00831B30"/>
     <w:rsid w:val="008368AB"/>
     <w:rsid w:val="00850B92"/>
     <w:rsid w:val="00853D6B"/>
     <w:rsid w:val="00854376"/>
@@ -8484,88 +8519,90 @@
     <w:rsid w:val="00900D30"/>
     <w:rsid w:val="00910878"/>
     <w:rsid w:val="009208C4"/>
     <w:rsid w:val="00922735"/>
     <w:rsid w:val="00927DB8"/>
     <w:rsid w:val="00930D89"/>
     <w:rsid w:val="009377D0"/>
     <w:rsid w:val="009A0064"/>
     <w:rsid w:val="009A5E10"/>
     <w:rsid w:val="009A6A84"/>
     <w:rsid w:val="009C2695"/>
     <w:rsid w:val="009E044A"/>
     <w:rsid w:val="009E0D2F"/>
     <w:rsid w:val="009F0B63"/>
     <w:rsid w:val="009F5D81"/>
     <w:rsid w:val="00A15B17"/>
     <w:rsid w:val="00A27B6E"/>
     <w:rsid w:val="00A3545C"/>
     <w:rsid w:val="00A449F3"/>
     <w:rsid w:val="00A70066"/>
     <w:rsid w:val="00AA6F0E"/>
     <w:rsid w:val="00AB2EA6"/>
     <w:rsid w:val="00AB6DD8"/>
     <w:rsid w:val="00AC4ED9"/>
     <w:rsid w:val="00AD629D"/>
+    <w:rsid w:val="00AF3704"/>
     <w:rsid w:val="00B01CD6"/>
     <w:rsid w:val="00B03EF8"/>
     <w:rsid w:val="00B302EC"/>
     <w:rsid w:val="00B343FE"/>
     <w:rsid w:val="00B436E5"/>
     <w:rsid w:val="00B47588"/>
     <w:rsid w:val="00B51879"/>
     <w:rsid w:val="00B53CFC"/>
     <w:rsid w:val="00B611F3"/>
     <w:rsid w:val="00B62D65"/>
     <w:rsid w:val="00B66D37"/>
     <w:rsid w:val="00B9524E"/>
     <w:rsid w:val="00BC563D"/>
     <w:rsid w:val="00BE5172"/>
     <w:rsid w:val="00BE7641"/>
     <w:rsid w:val="00BF3D05"/>
     <w:rsid w:val="00BF6FA1"/>
     <w:rsid w:val="00C1573F"/>
     <w:rsid w:val="00C217AA"/>
     <w:rsid w:val="00C30736"/>
     <w:rsid w:val="00C36F21"/>
     <w:rsid w:val="00C650ED"/>
     <w:rsid w:val="00C66360"/>
     <w:rsid w:val="00CB39E7"/>
     <w:rsid w:val="00CD2EBC"/>
     <w:rsid w:val="00CF272E"/>
     <w:rsid w:val="00CF4CE8"/>
     <w:rsid w:val="00D0496B"/>
     <w:rsid w:val="00D07D60"/>
     <w:rsid w:val="00D3540A"/>
     <w:rsid w:val="00D40DDE"/>
     <w:rsid w:val="00D51770"/>
     <w:rsid w:val="00D612E1"/>
     <w:rsid w:val="00D63292"/>
     <w:rsid w:val="00D71618"/>
     <w:rsid w:val="00D8222A"/>
     <w:rsid w:val="00D8270B"/>
     <w:rsid w:val="00DA15A2"/>
+    <w:rsid w:val="00DA46B3"/>
     <w:rsid w:val="00DA7E73"/>
     <w:rsid w:val="00DB03D6"/>
     <w:rsid w:val="00DC2E4A"/>
     <w:rsid w:val="00DE3AAE"/>
     <w:rsid w:val="00DE7663"/>
     <w:rsid w:val="00E02308"/>
     <w:rsid w:val="00E10190"/>
     <w:rsid w:val="00E22E0C"/>
     <w:rsid w:val="00E549C4"/>
     <w:rsid w:val="00E61C7B"/>
     <w:rsid w:val="00E70550"/>
     <w:rsid w:val="00E70CB3"/>
     <w:rsid w:val="00E73AA5"/>
     <w:rsid w:val="00E77127"/>
     <w:rsid w:val="00E8427B"/>
     <w:rsid w:val="00EB3E5F"/>
     <w:rsid w:val="00EB6523"/>
     <w:rsid w:val="00EB6ED2"/>
     <w:rsid w:val="00EC4B2B"/>
     <w:rsid w:val="00ED7E3E"/>
     <w:rsid w:val="00EF27D6"/>
     <w:rsid w:val="00EF324D"/>
     <w:rsid w:val="00F0687B"/>
     <w:rsid w:val="00F1223C"/>
     <w:rsid w:val="00F17274"/>
@@ -9872,74 +9909,74 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD3AE7D5-04F0-4A69-8A9E-3D99C45ED506}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1747</Words>
-  <Characters>10134</Characters>
+  <Words>1509</Words>
+  <Characters>10415</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
+  <Lines>86</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>To the Shareholders/owners and Board of Directors of the ABC Company</vt:lpstr>
       <vt:lpstr>To the Shareholders/owners and Board of Directors of the ABC Company</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PricewaterhouseCoopers</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11858</CharactersWithSpaces>
+  <CharactersWithSpaces>11901</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>To the Shareholders/owners and Board of Directors of the ABC Company</dc:title>
   <dc:creator>Tímár Pál</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>