--- v0 (2026-09-30)
+++ v1 (2026-10-21)
@@ -520,51 +520,51 @@
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>tartós távolléte, hanem a könyvvizsgálói tevékenységében való akadályoztatása</w:t>
       </w:r>
       <w:r w:rsidR="00FD6E0C" w:rsidRPr="00893DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>, vagy a könyvvizsgálói tevékenység végzésére való jogosultság megszűnése esetére.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB52AC4" w14:textId="77777777" w:rsidR="00AF7861" w:rsidRDefault="00AF7861" w:rsidP="00893DE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="767D391E" w14:textId="03A17916" w:rsidR="00F86880" w:rsidRPr="00893DE0" w:rsidRDefault="00E84FE0" w:rsidP="00893DE0">
+    <w:p w14:paraId="767D391E" w14:textId="588FDB21" w:rsidR="00F86880" w:rsidRPr="00893DE0" w:rsidRDefault="00E84FE0" w:rsidP="00893DE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00893DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>Előzőekkel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00893DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -586,91 +586,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> könyvvizsgálói tevékenységet végző</w:t>
       </w:r>
       <w:r w:rsidR="00F86880" w:rsidRPr="00893DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> kamarai tagoknál kötelező </w:t>
       </w:r>
       <w:r w:rsidR="00AF7861">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">praxisgondnok </w:t>
       </w:r>
       <w:r w:rsidR="00F86880" w:rsidRPr="00893DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">kijelölése. Amennyiben ez elmarad, akkor a kamara részéről </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> kerül sor.</w:t>
+        <w:t xml:space="preserve">kijelölése. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3199521B" w14:textId="77777777" w:rsidR="00693979" w:rsidRPr="00893DE0" w:rsidRDefault="00693979" w:rsidP="00893DE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D9F545" w14:textId="77777777" w:rsidR="00E22A82" w:rsidRPr="00893DE0" w:rsidRDefault="00E22A82" w:rsidP="00893DE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893DE0">
         <w:rPr>
@@ -757,1225 +717,1185 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="00D25A8E" w:rsidRPr="00893DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">155/B. § (1) </w:t>
       </w:r>
       <w:r w:rsidR="00D25A8E" w:rsidRPr="00893DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ha a megbízó legfőbb szerve könyvvizsgáló céget választ a könyvvizsgálói tevékenység ellátására, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Ha a megbízó legfőbb szerve könyvvizsgáló céget választ a könyvvizsgálói tevékenység ellátására, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25A8E" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00693979" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00693979" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> könyvvizsgálat elvégzéséért</w:t>
+      </w:r>
+      <w:r w:rsidR="00693979" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25A8E" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">személyében felelős kamarai tag könyvvizsgáló helyettesítésére </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25A8E" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25A8E" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>annak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> könyvvizsgálói tevékenységében való akadályoztatása, vagy a könyvvizsgálói tevékenység végzésére való jogosultság megszűnése</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00D25A8E" w:rsidRPr="00893DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
+        <w:t xml:space="preserve"> tartós távolléte</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25A8E" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25A8E" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>esetére - helyettes könyvvizsgáló is kijelölhető.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112D55FC" w14:textId="503CDDD0" w:rsidR="00D25A8E" w:rsidRPr="00893DE0" w:rsidRDefault="00D25A8E" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>(2) Helyettes könyvvizsgáló csak kamarai tag könyvvizsgáló lehet, aki megfelel mindazon követelményeknek, amelyeknek a helyettesített könyvvizsgálónak is meg kellett felelnie a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45783">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>feladat ellátásához.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134870D4" w14:textId="4A16622F" w:rsidR="00D25A8E" w:rsidRPr="00893DE0" w:rsidRDefault="00D25A8E" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>(3) A helyettes és a helyettesített könyvvizsgáló köteles együttműködni annak érdekében, hogy a megbízás tárgyát képező könyvvizsgálói tevékenység megfelelően kerüljön ellátásra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1D250B" w14:textId="20F6C49F" w:rsidR="00D25A8E" w:rsidRPr="00893DE0" w:rsidRDefault="00D25A8E" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(4) Helyettesítés esetén a könyvvizsgálói tevékenység ellátása során a helyettes könyvvizsgálót ugyanazon jogok illetik meg, és ugyanazon kötelezettségek terhelik, mint a helyettesített könyvvizsgálót.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22A82" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC0D89F" w14:textId="77777777" w:rsidR="00693979" w:rsidRPr="00893DE0" w:rsidRDefault="00693979" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737665A2" w14:textId="48281572" w:rsidR="00693979" w:rsidRPr="00893DE0" w:rsidRDefault="00E22A82" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAAAB44" w14:textId="10790F18" w:rsidR="00E22A82" w:rsidRPr="00893DE0" w:rsidRDefault="00E22A82" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Az 1. pontban részletezettekre figyelemmel a kamarai törvény IV. fejezetét (a kamarai tag könyvvizsgálóra és a könyvvizsgáló cégre vonatkozó közös szabályok) az alábbi IV</w:t>
+      </w:r>
+      <w:r w:rsidR="00F817A4" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>/B. Fejezettel javasoljuk kiegészíteni:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1192D943" w14:textId="77777777" w:rsidR="00693979" w:rsidRPr="00893DE0" w:rsidRDefault="00693979" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618C9E58" w14:textId="77777777" w:rsidR="00893DE0" w:rsidRDefault="00893DE0" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BF6A9E" w14:textId="72FCA681" w:rsidR="00F817A4" w:rsidRDefault="00F817A4" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>IV/B. Fejezet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFF131D" w14:textId="4755FE5F" w:rsidR="00893DE0" w:rsidRDefault="00B85E08" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Praxisgondnok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CA0B2D" w14:textId="77777777" w:rsidR="00B85E08" w:rsidRPr="00893DE0" w:rsidRDefault="00B85E08" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA7C03B" w14:textId="07296C28" w:rsidR="00F817A4" w:rsidRPr="00893DE0" w:rsidRDefault="00B85E08" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>A kijelölt p</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5836">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>raxis</w:t>
+      </w:r>
+      <w:r w:rsidR="00F817A4" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>gondnok</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5102C998" w14:textId="77777777" w:rsidR="00893DE0" w:rsidRDefault="00893DE0" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7129C5E0" w14:textId="0622DCAA" w:rsidR="00863966" w:rsidRPr="00522F4F" w:rsidRDefault="00F817A4" w:rsidP="00863966">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>67/F</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25A8E" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § </w:t>
+      </w:r>
+      <w:r w:rsidR="0050642E" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Az egyéni vállalkozóként, </w:t>
+      </w:r>
+      <w:r w:rsidR="00847F40" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">illetve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>megbízási jogviszonyban</w:t>
+      </w:r>
+      <w:r w:rsidR="006D12B1" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> könyvvizsgálói tevékenységet végző kamarai tag</w:t>
+      </w:r>
+      <w:r w:rsidR="0050642E" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> könyvvizsgáló</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D12B1" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">illetve azon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>könyvvizsgáló cég</w:t>
+      </w:r>
+      <w:r w:rsidR="006D12B1" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, amelynek tevékenységében kizárólag egy kamarai tag könyvvizsgáló működik közre, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>köteles</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5836" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00245539" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a könyvvizsgálói tevékenységet szüneteltető, illetve nem szüneteltető tagsági jogállású kamarai tag könyvvizsgálók közül </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5836" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>praxisgondnok</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE521C" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ot kijelölni</w:t>
+      </w:r>
+      <w:r w:rsidR="00863966" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001621B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A kijelölés annak írásbeli elfogadásával hatályosul.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C1FC87" w14:textId="02782886" w:rsidR="00484F4F" w:rsidRPr="00522F4F" w:rsidRDefault="009D3804" w:rsidP="00484F4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00245539" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00484F4F" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amennyiben az (1) bekezdés szerinti kamarai tag könyvvizsgáló, illetve az (1) bekezdés szerinti könyvvizsgáló cég tevékenységében egyedül közreműködő kamarai tag könyvvizsgáló a könyvvizsgálói tevékenysége folytatásában akadályoztatva van, vagy a könyvvizsgálói tevékenység végzésére való jogosultsága megszűnt, a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B85E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kijelölt </w:t>
+      </w:r>
+      <w:r w:rsidR="00483CF0" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>praxisgondnok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F455D3C" w14:textId="77777777" w:rsidR="00483CF0" w:rsidRPr="00522F4F" w:rsidRDefault="00483CF0" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) felméri </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0153E" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>az (1) bekezdés szerinti kamarai tag könyvvizsgáló, könyvvizsgáló cég által elvállalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, folyamatban lévő</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0153E" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jogszabályi kötelezettségen alapuló könyvvizsgálói </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>megbízások körét;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C70FBCB" w14:textId="50A20AAE" w:rsidR="00484F4F" w:rsidRPr="00522F4F" w:rsidRDefault="00483CF0" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) felveszi a kapcsolatot azokkal az ügyfelekkel, amelyek tekintetében az (1) bekezdés szerinti kamarai tag könyvvizsgáló, könyvvizsgáló cég </w:t>
+      </w:r>
+      <w:r w:rsidR="00484F4F" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jogszabályi kötelezettségen alapuló könyvvizsgálói tevékenységet végez</w:t>
+      </w:r>
+      <w:r w:rsidR="00863966" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és tájékoztatást ad a könyvvizsgálói tevékenység folytatásában való akadályoztatásról, vagy a könyvvizsgálói tevékenység végzésére való jogosultsága megszűnéséről</w:t>
+      </w:r>
+      <w:r w:rsidR="00376687">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, továbbá </w:t>
+      </w:r>
+      <w:r w:rsidR="00926F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">szükség esetén </w:t>
+      </w:r>
+      <w:r w:rsidR="00376687">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">segítséget nyújt </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00D25A8E" w:rsidRPr="00893DE0">
-[...3 lines deleted...]
-          <w:szCs w:val="25"/>
+      <w:r w:rsidR="00341C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> követő</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> könyvvizsgáló </w:t>
+      </w:r>
+      <w:r w:rsidR="005F48F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>választásához</w:t>
+      </w:r>
+      <w:r w:rsidR="00863966" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A93B2F5" w14:textId="3CD425F9" w:rsidR="00863966" w:rsidRPr="00522F4F" w:rsidRDefault="00863966" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c) ellenőrzi az a) pont szerinti könyvvizsgálói megbízások könyvvizsgálati dokumentációjának meglétét, biztosítja azok megőrzését és könyvvizsgáló</w:t>
+      </w:r>
+      <w:r w:rsidR="00245539" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">váltás esetén </w:t>
+      </w:r>
+      <w:r w:rsidR="00245539" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>az új könyvvizsgáló részére a dokumentációhoz való hozzáférését.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193EF620" w14:textId="244CC4CE" w:rsidR="00522F4F" w:rsidRDefault="00245539" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1987" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00B85E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kijelölt </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1987" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>praxisgondnok a (2) bekezdés</w:t>
+      </w:r>
+      <w:r w:rsidR="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ben részletezett </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1987" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>feladatainak ellátása érdekében a (</w:t>
+      </w:r>
+      <w:r w:rsidR="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1987" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) bekezdés szerinti kamarai tag könyvvizsgáló, könyvvizsgáló cég könyvvizsgálati dokumentációjába betekinthet, ahhoz hozzáférhet, </w:t>
+      </w:r>
+      <w:r w:rsidR="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valamint indokolt esetben a kérésére a </w:t>
+      </w:r>
+      <w:r w:rsidR="00522F4F" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00522F4F" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) bekezdés szerinti kamarai tag könyvvizsgáló, </w:t>
+      </w:r>
+      <w:r w:rsidR="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">illetve a </w:t>
+      </w:r>
+      <w:r w:rsidR="00522F4F" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>könyvvizsgáló cég</w:t>
+      </w:r>
+      <w:r w:rsidR="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00522F4F" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egyedül közreműködő kamarai tag könyvvizsgál</w:t>
+      </w:r>
+      <w:r w:rsidR="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ójának 189. § (6) bekezdése szerinti adatszolgáltatását a kamarától megkaphatja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE25E04" w14:textId="5DB3BE7A" w:rsidR="00245539" w:rsidRDefault="00522F4F" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4) A </w:t>
+      </w:r>
+      <w:r w:rsidR="00B85E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kijelölt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">praxisgondnokot </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1987" w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a tevékenysége kapcsán az </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1) bekezdés szerinti kamarai tag könyvvizsgálóval, könyvvizsgáló céggel azonos titoktartási kötelezettség terheli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCFF25D" w14:textId="7780A9B3" w:rsidR="00CB74A1" w:rsidRDefault="00CB74A1" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5) </w:t>
+      </w:r>
+      <w:r w:rsidR="003961D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...19 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00341C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> praxi</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00341C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gondnok</w:t>
+      </w:r>
+      <w:r w:rsidR="005F48F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a (2) bekezdés szerinti ügyfeleknél követő könyvvizsgálóvá választható</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EDCA3B" w14:textId="77777777" w:rsidR="00B85E08" w:rsidRPr="00522F4F" w:rsidRDefault="00B85E08" w:rsidP="00893DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E75E9E4" w14:textId="77777777" w:rsidR="00E772D1" w:rsidRDefault="00E772D1" w:rsidP="00E772D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF1EDAB" w14:textId="3A0871F4" w:rsidR="005B4A35" w:rsidRPr="00893DE0" w:rsidRDefault="00E772D1" w:rsidP="005B4A35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E772D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D25A8E" w:rsidRPr="00893DE0">
-[...112 lines deleted...]
-    <w:p w14:paraId="112D55FC" w14:textId="503CDDD0" w:rsidR="00D25A8E" w:rsidRPr="00893DE0" w:rsidRDefault="00D25A8E" w:rsidP="00893DE0">
+      <w:r w:rsidR="005B4A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4A35" w:rsidRPr="00893DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78379AAD" w14:textId="5D6F09FA" w:rsidR="005B4A35" w:rsidRPr="00893DE0" w:rsidRDefault="005B4A35" w:rsidP="005B4A35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00893DE0">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00893DE0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(3) A helyettes és a helyettesített könyvvizsgáló köteles együttműködni annak érdekében, hogy a megbízás tárgyát képező könyvvizsgálói tevékenység megfelelően kerüljön ellátásra.</w:t>
-[...949 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00893DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">kamarai törvény </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">kamarai tag könyvvizsgálók és könyvvizsgáló cégek nyilvántartását szabályozó rendelkezéseit az alábbiakkal javasoljuk </w:t>
       </w:r>
       <w:r w:rsidRPr="00893DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>kiegészíteni</w:t>
@@ -2755,77 +2675,51 @@
     </w:p>
     <w:p w14:paraId="6C4D41D6" w14:textId="77777777" w:rsidR="00AD3B44" w:rsidRDefault="00AD3B44" w:rsidP="00AD3B44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00493370">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>208/Y. § Az egyéni vállalkozóként, illetve megbízási jogviszonyban könyvvizsgálói tevékenységet végző kamarai tag könyvvizsgálók, illetve azon könyvvizsgáló cégek, amelynek tevékenységében kizárólag egy kamarai tag könyvvizsgáló működik közre, az e törvénynek a ………………</w:t>
-[...25 lines deleted...]
-        <w:t>törvénnyel megállapított 67/F § (1) bekezdése szerinti praxisgondnok kijelöléséről 2027. jú</w:t>
+        <w:t>208/Y. § Az egyéni vállalkozóként, illetve megbízási jogviszonyban könyvvizsgálói tevékenységet végző kamarai tag könyvvizsgálók, illetve azon könyvvizsgáló cégek, amelynek tevékenységében kizárólag egy kamarai tag könyvvizsgáló működik közre, az e törvénynek a …………………….törvénnyel megállapított 67/F § (1) bekezdése szerinti praxisgondnok kijelöléséről 2027. jú</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nius 15-éig</w:t>
       </w:r>
       <w:r w:rsidRPr="00493370">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> köteles</w:t>
       </w:r>
@@ -2859,155 +2753,154 @@
     </w:p>
     <w:p w14:paraId="2B746290" w14:textId="77777777" w:rsidR="00AA61FB" w:rsidRPr="00493370" w:rsidRDefault="00AA61FB" w:rsidP="008E4538">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AA61FB" w:rsidRPr="00493370">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DFA16AF" w14:textId="77777777" w:rsidR="00511B0C" w:rsidRDefault="00511B0C" w:rsidP="000C4E90">
+    <w:p w14:paraId="29B75ECA" w14:textId="77777777" w:rsidR="00486074" w:rsidRDefault="00486074" w:rsidP="000C4E90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A9A429B" w14:textId="77777777" w:rsidR="00511B0C" w:rsidRDefault="00511B0C" w:rsidP="000C4E90">
+    <w:p w14:paraId="2085323D" w14:textId="77777777" w:rsidR="00486074" w:rsidRDefault="00486074" w:rsidP="000C4E90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="249618819"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="60D02B43" w14:textId="25578215" w:rsidR="000C4E90" w:rsidRDefault="000C4E90">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2E97D21F" w14:textId="77777777" w:rsidR="000C4E90" w:rsidRDefault="000C4E90">
     <w:pPr>
       <w:pStyle w:val="llb"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="631D189A" w14:textId="77777777" w:rsidR="00511B0C" w:rsidRDefault="00511B0C" w:rsidP="000C4E90">
+    <w:p w14:paraId="0B3194AA" w14:textId="77777777" w:rsidR="00486074" w:rsidRDefault="00486074" w:rsidP="000C4E90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="014EFDB0" w14:textId="77777777" w:rsidR="00511B0C" w:rsidRDefault="00511B0C" w:rsidP="000C4E90">
+    <w:p w14:paraId="71C5289F" w14:textId="77777777" w:rsidR="00486074" w:rsidRDefault="00486074" w:rsidP="000C4E90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D2D0BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FEC2A3E"/>
     <w:lvl w:ilvl="0" w:tplc="F61894B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
@@ -3072,119 +2965,121 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B5984132">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1103571777">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F1DFB"/>
     <w:rsid w:val="000000E1"/>
     <w:rsid w:val="00027C4C"/>
     <w:rsid w:val="000777EB"/>
     <w:rsid w:val="00080DCA"/>
     <w:rsid w:val="00097337"/>
     <w:rsid w:val="000A3F32"/>
     <w:rsid w:val="000C4E90"/>
     <w:rsid w:val="00156350"/>
     <w:rsid w:val="001621B6"/>
     <w:rsid w:val="00183D53"/>
     <w:rsid w:val="00230EB0"/>
     <w:rsid w:val="0024041F"/>
     <w:rsid w:val="00245539"/>
     <w:rsid w:val="00251EFD"/>
     <w:rsid w:val="002D5836"/>
     <w:rsid w:val="002D5FE1"/>
     <w:rsid w:val="002F2EE6"/>
     <w:rsid w:val="00310B3D"/>
     <w:rsid w:val="00341C05"/>
     <w:rsid w:val="003618ED"/>
     <w:rsid w:val="00376687"/>
     <w:rsid w:val="003961D1"/>
     <w:rsid w:val="003E634D"/>
     <w:rsid w:val="003E6C5C"/>
     <w:rsid w:val="00402BB3"/>
     <w:rsid w:val="00436C40"/>
     <w:rsid w:val="00483CF0"/>
     <w:rsid w:val="00484F4F"/>
+    <w:rsid w:val="00486074"/>
     <w:rsid w:val="00491BB6"/>
     <w:rsid w:val="00493370"/>
     <w:rsid w:val="004C7914"/>
     <w:rsid w:val="004D4DCB"/>
     <w:rsid w:val="004E054C"/>
     <w:rsid w:val="004F2BB5"/>
     <w:rsid w:val="0050642E"/>
     <w:rsid w:val="00511B0C"/>
     <w:rsid w:val="00522F4F"/>
     <w:rsid w:val="00534E5D"/>
     <w:rsid w:val="00540B46"/>
     <w:rsid w:val="00572F58"/>
     <w:rsid w:val="005A4584"/>
     <w:rsid w:val="005B4A35"/>
     <w:rsid w:val="005C4050"/>
     <w:rsid w:val="005E240E"/>
     <w:rsid w:val="005F48F3"/>
+    <w:rsid w:val="00610E73"/>
     <w:rsid w:val="00646132"/>
+    <w:rsid w:val="006853A3"/>
     <w:rsid w:val="00693979"/>
     <w:rsid w:val="00693E02"/>
     <w:rsid w:val="006D12B1"/>
     <w:rsid w:val="006D442A"/>
     <w:rsid w:val="006D7B3C"/>
     <w:rsid w:val="006E67FB"/>
     <w:rsid w:val="006F1DFB"/>
     <w:rsid w:val="006F6AB8"/>
     <w:rsid w:val="00757EC4"/>
     <w:rsid w:val="00787CFE"/>
     <w:rsid w:val="00795F0B"/>
     <w:rsid w:val="007A3A5A"/>
     <w:rsid w:val="007A5015"/>
     <w:rsid w:val="007C7817"/>
     <w:rsid w:val="008364CD"/>
     <w:rsid w:val="00847F40"/>
     <w:rsid w:val="00855B33"/>
     <w:rsid w:val="00863966"/>
     <w:rsid w:val="00893DE0"/>
     <w:rsid w:val="008A0B77"/>
     <w:rsid w:val="008C4BF2"/>
     <w:rsid w:val="008D1987"/>
     <w:rsid w:val="008D29E1"/>
     <w:rsid w:val="008E4538"/>
     <w:rsid w:val="008F2FA7"/>
@@ -4627,73 +4522,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1020</Words>
-  <Characters>7042</Characters>
+  <Words>1009</Words>
+  <Characters>6968</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8046</CharactersWithSpaces>
+  <CharactersWithSpaces>7962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dániel Makai</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>